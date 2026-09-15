--- v0 (2026-07-16)
+++ v1 (2026-09-15)
@@ -20,56 +20,59 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
   <si>
     <t>Lei</t>
   </si>
   <si>
     <t>Arquivo</t>
   </si>
   <si>
+    <t>[17-08-2026] - Portaria 31/2026</t>
+  </si>
+  <si>
+    <t>Download</t>
+  </si>
+  <si>
     <t>[04-05-2026] - Portaria 18/2026</t>
   </si>
   <si>
-    <t>Download</t>
-[...1 lines deleted...]
-  <si>
     <t>[01-04-2026] - Portaria 14/2026</t>
   </si>
   <si>
     <t>[24-03-2026] - Portaria 11/2026</t>
   </si>
   <si>
     <t>[01-03-2026] - Portaria 10/2026</t>
   </si>
   <si>
     <t>[20-01-2025] - Portaria 3/2025</t>
   </si>
   <si>
     <t>[16-01-2025] - Portaria 2/2025</t>
   </si>
   <si>
     <t>[16-12-2024] - Portaria 40/2024</t>
   </si>
   <si>
     <t>[30-10-2024] - Portaria 33/2024</t>
   </si>
   <si>
     <t>[22-10-2024] - Portaria 29/2024</t>
   </si>
   <si>
     <t>[07-02-2024] - Portaria 3/2024</t>
@@ -93,53 +96,50 @@
     <t>[14-08-2020] - Portaria 20/2020</t>
   </si>
   <si>
     <t>[01-02-2019] - Portaria 6/2019</t>
   </si>
   <si>
     <t>[01-02-2019] - Portaria 5/2019</t>
   </si>
   <si>
     <t>[31-01-2019] - Portaria 4/2019</t>
   </si>
   <si>
     <t>[31-01-2019] - Portaria 3/2019</t>
   </si>
   <si>
     <t>[16-01-2017] - Portaria 1/2017</t>
   </si>
   <si>
     <t>[02-04-2015] - Portaria 4/2015</t>
   </si>
   <si>
     <t>[01-12-2014] - Portaria 12/2014</t>
   </si>
   <si>
     <t>[31-01-2005] - Portaria 3/2005</t>
-  </si>
-[...1 lines deleted...]
-    <t>[20-12-2004] - Portaria 15/2004</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="single"/>
       <sz val="11"/>
       <color rgb="FF0000FF"/>
       <name val="Calibri"/>
@@ -445,51 +445,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/56/DocumentAssets/779885/images/original/Portaria 18.2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/56/DocumentAssets/779884/images/original/Portaria 14.2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/56/DocumentAssets/759663/images/original/Portaria 11.2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/56/DocumentAssets/759664/images/original/Portaria 10.2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/56/DocumentAssets/517281/images/original/Portaria 03 - Agente de Contrata&#231;&#227;o - LARA.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/56/DocumentAssets/517282/images/original/Portaria 02 -  NOMEA&#199;&#195;O  LARA.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/56/DocumentAssets/517298/images/original/Portaria 40 - Exonera&#231;&#227;o Aline Peccati.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/56/DocumentAssets/495369/images/original/Portaria n&#176; 33.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/56/DocumentAssets/493225/images/original/img148.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/56/DocumentAssets/399901/images/original/Portaria - Designa Contrata&#231;&#227;o Direta.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/56/DocumentAssets/284013/images/original/Portaria n&#186; 11 - 2023 - supens&#227;o de nomea&#231;&#227;o.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/56/DocumentAssets/281116/images/original/Portaria 08 - de nomea&#231;&#227;o do cargo de contador.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/56/DocumentAssets/517280/images/original/Portaria 06-  NOMEA&#199;&#195;O  01.03.22 (Renata).docx" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/56/DocumentAssets/517299/images/original/Portaria 01 - Exonera&#231;&#227;o - Andersson.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/56/DocumentAssets/517283/images/original/Portaria 30 - NOMEA&#199;&#195;O  - Andersson Bunai.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/56/DocumentAssets/517300/images/original/Portaria 19 - Exonera&#231;&#227;o - c&#225;tia.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/56/DocumentAssets/517287/images/original/Portaria 06-  NOMEA&#199;&#195;O  02.19 (Aline).docx" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/56/DocumentAssets/517284/images/original/Portaria 05 - NOMEA&#199;&#195;O  01.19 (C&#225;tia).docx" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/56/DocumentAssets/517296/images/original/Portaria 04 - DE EXONERA&#199;&#195;O N&#186; 02 RETIFICA&#199;&#195;O c&#225;tia.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/56/DocumentAssets/517292/images/original/Portaria 03 -  DE EXONERA&#199;&#195;O N&#186; 01 aline.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/56/DocumentAssets/517305/images/original/portaria nomea&#231;&#227;o 01-2017.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/56/DocumentAssets/53387/images/original/120520161819218.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/56/DocumentAssets/53388/images/original/060520161812128.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/56/DocumentAssets/517307/images/original/Portaria de Nomea&#231;&#227;o  Maicon Pan 2005.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/56/DocumentAssets/517306/images/original/Portaria Exonera&#231;&#227;o 15-2004 - Maicon Pan.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/56/DocumentAssets/827921/images/original/Portaria 31 - Exonera&#231;&#227;o Andr&#233;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/56/DocumentAssets/779885/images/original/Portaria 18.2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/56/DocumentAssets/779884/images/original/Portaria 14.2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/56/DocumentAssets/759663/images/original/Portaria 11.2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/56/DocumentAssets/759664/images/original/Portaria 10.2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/56/DocumentAssets/517281/images/original/Portaria 03 - Agente de Contrata&#231;&#227;o - LARA.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/56/DocumentAssets/517282/images/original/Portaria 02 -  NOMEA&#199;&#195;O  LARA.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/56/DocumentAssets/517298/images/original/Portaria 40 - Exonera&#231;&#227;o Aline Peccati.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/56/DocumentAssets/495369/images/original/Portaria n&#176; 33.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/56/DocumentAssets/493225/images/original/img148.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/56/DocumentAssets/399901/images/original/Portaria - Designa Contrata&#231;&#227;o Direta.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/56/DocumentAssets/284013/images/original/Portaria n&#186; 11 - 2023 - supens&#227;o de nomea&#231;&#227;o.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/56/DocumentAssets/281116/images/original/Portaria 08 - de nomea&#231;&#227;o do cargo de contador.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/56/DocumentAssets/517280/images/original/Portaria 06-  NOMEA&#199;&#195;O  01.03.22 (Renata).docx" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/56/DocumentAssets/517299/images/original/Portaria 01 - Exonera&#231;&#227;o - Andersson.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/56/DocumentAssets/517283/images/original/Portaria 30 - NOMEA&#199;&#195;O  - Andersson Bunai.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/56/DocumentAssets/517300/images/original/Portaria 19 - Exonera&#231;&#227;o - c&#225;tia.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/56/DocumentAssets/517287/images/original/Portaria 06-  NOMEA&#199;&#195;O  02.19 (Aline).docx" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/56/DocumentAssets/517284/images/original/Portaria 05 - NOMEA&#199;&#195;O  01.19 (C&#225;tia).docx" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/56/DocumentAssets/517296/images/original/Portaria 04 - DE EXONERA&#199;&#195;O N&#186; 02 RETIFICA&#199;&#195;O c&#225;tia.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/56/DocumentAssets/517292/images/original/Portaria 03 -  DE EXONERA&#199;&#195;O N&#186; 01 aline.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/56/DocumentAssets/517305/images/original/portaria nomea&#231;&#227;o 01-2017.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/56/DocumentAssets/53387/images/original/120520161819218.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/56/DocumentAssets/53388/images/original/060520161812128.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/56/DocumentAssets/517307/images/original/Portaria de Nomea&#231;&#227;o  Maicon Pan 2005.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B26" sqref="B26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">